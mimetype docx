--- v0 (2026-02-21)
+++ v1 (2026-07-20)
@@ -1,354 +1,375 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B34BC1" w:rsidRDefault="005B0F05" w:rsidP="005B0F05">
+    <w:p w14:paraId="056232A2" w14:textId="77777777" w:rsidR="00B34BC1" w:rsidRPr="002F7380" w:rsidRDefault="005B0F05" w:rsidP="005B0F05">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="pl-PL"/>
-[...4 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F7380">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B0F05" w:rsidRPr="00BB3228" w:rsidRDefault="005B0F05" w:rsidP="005B0F05">
+    <w:p w14:paraId="233D2FDE" w14:textId="77777777" w:rsidR="005B0F05" w:rsidRPr="00BB3228" w:rsidRDefault="005B0F05" w:rsidP="005B0F05">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB3228">
-[...6 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="002F7380">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(vardas, pavard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>ė, klasė)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D622845" w14:textId="77777777" w:rsidR="005B0F05" w:rsidRPr="002A4CC7" w:rsidRDefault="005B0F05">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="614EC7A6" w14:textId="77777777" w:rsidR="00F871CD" w:rsidRPr="00F871CD" w:rsidRDefault="00F871CD" w:rsidP="00F871CD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F871CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Lentvario Henriko Senkevičiaus gimnazijos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264E218B" w14:textId="77777777" w:rsidR="00F871CD" w:rsidRPr="00F871CD" w:rsidRDefault="00F871CD" w:rsidP="00F871CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F871CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">direktoriaus pavaduotojai ugdymui,                                                           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E699D1A" w14:textId="77777777" w:rsidR="00F871CD" w:rsidRPr="00F871CD" w:rsidRDefault="00F871CD" w:rsidP="00F871CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F871CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atliekančiai gimnazijos direktoriaus funkcijas                </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F871CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F871CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54BCAC7C" w14:textId="77777777" w:rsidR="00F871CD" w:rsidRPr="00F871CD" w:rsidRDefault="00F871CD" w:rsidP="00F871CD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BB3228">
-[...5 lines deleted...]
-        <w:t>vardas</w:t>
+      <w:r w:rsidRPr="00F871CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Angelinai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BB3228">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidRPr="00F871CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BB3228">
-[...5 lines deleted...]
-        <w:t>pavard</w:t>
+      <w:r w:rsidRPr="00F871CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Naruševičienei</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BB3228">
-[...34 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="6486F040" w14:textId="77777777" w:rsidR="005B0F05" w:rsidRPr="00335061" w:rsidRDefault="005B0F05">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27BBBC71" w14:textId="77777777" w:rsidR="005B0F05" w:rsidRPr="00335061" w:rsidRDefault="005B0F05" w:rsidP="002A4CC7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00335061">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>PRAŠYMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6838F1D2" w14:textId="77777777" w:rsidR="005B0F05" w:rsidRPr="00335061" w:rsidRDefault="00004412" w:rsidP="002A4CC7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>DĖL MOKOMOJO DALYKO AR KURSO KE</w:t>
+      </w:r>
       <w:r w:rsidR="005B0F05" w:rsidRPr="00335061">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...49 lines deleted...]
-    <w:p w:rsidR="005B0F05" w:rsidRPr="00335061" w:rsidRDefault="005B0F05" w:rsidP="002A4CC7">
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>ITIMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA1FD06" w14:textId="77777777" w:rsidR="005B0F05" w:rsidRPr="00335061" w:rsidRDefault="005B0F05" w:rsidP="002A4CC7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4074B30F" w14:textId="77777777" w:rsidR="005B0F05" w:rsidRPr="00335061" w:rsidRDefault="005B0F05" w:rsidP="002A4CC7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00335061">
         <w:rPr>
-          <w:b/>
-[...7 lines deleted...]
-    <w:p w:rsidR="005B0F05" w:rsidRPr="00335061" w:rsidRDefault="00004412" w:rsidP="002A4CC7">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5806253B" w14:textId="77777777" w:rsidR="005B0F05" w:rsidRPr="00BB3228" w:rsidRDefault="005B0F05" w:rsidP="002A4CC7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...37 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>(data)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ECF4004" w14:textId="77777777" w:rsidR="005B0F05" w:rsidRPr="00335061" w:rsidRDefault="005B0F05">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD7D5C2" w14:textId="77777777" w:rsidR="005B0F05" w:rsidRPr="00335061" w:rsidRDefault="005B0F05">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46305A81" w14:textId="77777777" w:rsidR="005B0F05" w:rsidRPr="00335061" w:rsidRDefault="005B0F05">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335061">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>................................................................</w:t>
-[...38 lines deleted...]
-    <w:p w:rsidR="005B0F05" w:rsidRPr="00335061" w:rsidRDefault="005B0F05">
+        <w:tab/>
+        <w:t>Prašyčiau sudaryti galimybę nuo .................................................. keisti nurodytus mokomuosius dalykus ar jų kursus:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480CD769" w14:textId="716A9532" w:rsidR="005B0F05" w:rsidRPr="00335061" w:rsidRDefault="005B0F05">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335061">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:tab/>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>......................................................................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00335061">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>...............</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
+        <w:t>......</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB0BB1A" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335061">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
         <w:t>Šiuo metu pagal individualųjį ugdymo planą mokausi ...........</w:t>
       </w:r>
       <w:r w:rsidR="00335061">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidRPr="00335061">
@@ -361,558 +382,558 @@
       </w:r>
       <w:r w:rsidR="00335061">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="00335061">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> val. per savaitę.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2037"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2038"/>
+        <w:gridCol w:w="1936"/>
+        <w:gridCol w:w="1941"/>
+        <w:gridCol w:w="1938"/>
+        <w:gridCol w:w="1961"/>
+        <w:gridCol w:w="1938"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidTr="002A4CC7">
+      <w:tr w:rsidR="002A4CC7" w:rsidRPr="00335061" w14:paraId="0EBE65B6" w14:textId="77777777" w:rsidTr="002A4CC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7" w:rsidP="00BB3228">
+          <w:p w14:paraId="2A0693C3" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7" w:rsidP="00BB3228">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335061">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Dalykas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7" w:rsidP="00BB3228">
+          <w:p w14:paraId="595F65F9" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7" w:rsidP="00BB3228">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335061">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Mokausi kursu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7" w:rsidP="00BB3228">
+          <w:p w14:paraId="3BD7DBE5" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7" w:rsidP="00BB3228">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335061">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Dalykas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7" w:rsidP="00BB3228">
+          <w:p w14:paraId="631BC33F" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7" w:rsidP="00BB3228">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335061">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Planuoju mokytis kursu arba nesimokyti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7" w:rsidP="00BB3228">
+          <w:p w14:paraId="3B1E26AC" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7" w:rsidP="00BB3228">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335061">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Įskaitą, jos laikymo data*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidTr="002A4CC7">
+      <w:tr w:rsidR="002A4CC7" w:rsidRPr="00335061" w14:paraId="00DBEC98" w14:textId="77777777" w:rsidTr="002A4CC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
+          <w:p w14:paraId="3950A6B3" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
+          <w:p w14:paraId="6617E19D" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
+          <w:p w14:paraId="3D3733E7" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
+          <w:p w14:paraId="09CF0607" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
+          <w:p w14:paraId="6626FD9A" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidTr="002A4CC7">
+      <w:tr w:rsidR="002A4CC7" w:rsidRPr="00335061" w14:paraId="7C370AE3" w14:textId="77777777" w:rsidTr="002A4CC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
+          <w:p w14:paraId="10102910" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
+          <w:p w14:paraId="5703F3E0" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
+          <w:p w14:paraId="4DAFAC08" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
+          <w:p w14:paraId="6767945B" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
+          <w:p w14:paraId="0BB36504" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidTr="002A4CC7">
+      <w:tr w:rsidR="002A4CC7" w:rsidRPr="00335061" w14:paraId="43CFE694" w14:textId="77777777" w:rsidTr="002A4CC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
+          <w:p w14:paraId="66A9AEC2" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
+          <w:p w14:paraId="16A231E7" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
+          <w:p w14:paraId="67613432" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
+          <w:p w14:paraId="171C54BB" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
+          <w:p w14:paraId="34EB595C" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidTr="002A4CC7">
+      <w:tr w:rsidR="002A4CC7" w:rsidRPr="00335061" w14:paraId="2C86927D" w14:textId="77777777" w:rsidTr="002A4CC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
+          <w:p w14:paraId="19CD9289" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
+          <w:p w14:paraId="7E7B5248" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
+          <w:p w14:paraId="5C107D0E" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
+          <w:p w14:paraId="7F9A674F" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
+          <w:p w14:paraId="617A511C" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
-[...8 lines deleted...]
-    <w:p w:rsidR="002A4CC7" w:rsidRPr="00BB3228" w:rsidRDefault="00335061" w:rsidP="00335061">
+    <w:p w14:paraId="41AE8DCB" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00335061" w:rsidRDefault="002A4CC7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60826A0E" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00BB3228" w:rsidRDefault="00335061" w:rsidP="00335061">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB3228">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="002A4CC7" w:rsidRPr="00BB3228">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Jei pereinate iš B į A ar pradedate mokytis naujo dalyko, įskaitą laikysite būtinai.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A4CC7" w:rsidRPr="00BB3228" w:rsidRDefault="00335061" w:rsidP="00335061">
+    <w:p w14:paraId="062B759A" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00BB3228" w:rsidRDefault="00335061" w:rsidP="00335061">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB3228">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="002A4CC7" w:rsidRPr="00BB3228">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Jei pereinate iš A į B, nurodykite, ar laikysite.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A4CC7" w:rsidRDefault="002A4CC7" w:rsidP="002A4CC7">
-[...6 lines deleted...]
-    <w:p w:rsidR="002A4CC7" w:rsidRDefault="002A4CC7" w:rsidP="002A4CC7">
+    <w:p w14:paraId="4C4B589B" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRDefault="002A4CC7" w:rsidP="002A4CC7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01930CFA" w14:textId="22C6A75C" w:rsidR="002A4CC7" w:rsidRDefault="002A4CC7" w:rsidP="002A4CC7">
       <w:pPr>
         <w:ind w:left="2880"/>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">................................................... </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
-        <w:t>..............................................</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="002A4CC7" w:rsidRPr="00BB3228" w:rsidRDefault="002A4CC7" w:rsidP="002A4CC7">
+        <w:t>......................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01657E0F" w14:textId="77777777" w:rsidR="002A4CC7" w:rsidRPr="00BB3228" w:rsidRDefault="002A4CC7" w:rsidP="002A4CC7">
       <w:pPr>
         <w:ind w:left="2880"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB3228">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">(parašas) </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB3228">
@@ -935,983 +956,1013 @@
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BB3228">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BB3228">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
         <w:t>(vardas, pavardė)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00335061" w:rsidRPr="00335061" w:rsidRDefault="00335061" w:rsidP="002A4CC7">
+    <w:p w14:paraId="2DA1B182" w14:textId="77777777" w:rsidR="00335061" w:rsidRPr="00335061" w:rsidRDefault="00335061" w:rsidP="002A4CC7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335061">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Susipažinome:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00335061" w:rsidRPr="00335061" w:rsidRDefault="00335061" w:rsidP="002A4CC7">
+    <w:p w14:paraId="2F23A613" w14:textId="77777777" w:rsidR="00335061" w:rsidRPr="00335061" w:rsidRDefault="00335061" w:rsidP="002A4CC7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335061">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Dalykų mokytojai:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00335061" w:rsidRDefault="00335061" w:rsidP="002D3DD6">
+    <w:p w14:paraId="05A6E9EE" w14:textId="6BC32805" w:rsidR="00335061" w:rsidRDefault="00335061" w:rsidP="002D3DD6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2880"/>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>.....................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
-        <w:t>............................................</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00335061" w:rsidRDefault="00335061" w:rsidP="002D3DD6">
+        <w:t>.....................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00F871CD">
+        <w:rPr>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F690213" w14:textId="7D0536D6" w:rsidR="00335061" w:rsidRDefault="00335061" w:rsidP="002D3DD6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2880"/>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>.....................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
-        <w:t>............................................</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00335061" w:rsidRDefault="00335061" w:rsidP="002D3DD6">
+        <w:t>......................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A817459" w14:textId="5970AF38" w:rsidR="00335061" w:rsidRDefault="00335061" w:rsidP="002D3DD6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2880"/>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>.....................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
-        <w:t>............................................</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00335061" w:rsidRDefault="00335061" w:rsidP="002D3DD6">
+        <w:t>......................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435949AE" w14:textId="110D2773" w:rsidR="00335061" w:rsidRDefault="00335061" w:rsidP="002D3DD6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2880"/>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>.....................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
+        <w:t>......................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536C7FC3" w14:textId="77777777" w:rsidR="00335061" w:rsidRPr="00BB3228" w:rsidRDefault="00335061" w:rsidP="00335061">
+      <w:pPr>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (parašas) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(vardas, pavardė)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046E36BB" w14:textId="77777777" w:rsidR="00335061" w:rsidRDefault="00335061" w:rsidP="00335061">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Įskaitos (-ų)* rezultatas (-ai):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13366413" w14:textId="77777777" w:rsidR="00335061" w:rsidRDefault="00335061" w:rsidP="00335061">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28A9F2F6" w14:textId="2C67CCD1" w:rsidR="00335061" w:rsidRDefault="00335061" w:rsidP="00335061">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>........................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>..........................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>............................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADA9AD7" w14:textId="77777777" w:rsidR="00335061" w:rsidRPr="00BB3228" w:rsidRDefault="00335061" w:rsidP="00335061">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (dalykas) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(pažymys) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mokytojas (v., pavardė, parašas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F72EAEB" w14:textId="77777777" w:rsidR="00BB3228" w:rsidRDefault="00BB3228" w:rsidP="00335061">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06AB17C9" w14:textId="1D04D6F0" w:rsidR="00BB3228" w:rsidRDefault="00BB3228" w:rsidP="00BB3228">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>........................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>..........................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>............................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CBC2866" w14:textId="77777777" w:rsidR="00BB3228" w:rsidRPr="00BB3228" w:rsidRDefault="00BB3228" w:rsidP="00BB3228">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(dalykas) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(pažymys) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Mokytojas (v., pavardė, parašas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0966BB9B" w14:textId="77777777" w:rsidR="00BB3228" w:rsidRDefault="00BB3228" w:rsidP="00BB3228">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4537E82C" w14:textId="34779C6F" w:rsidR="00BB3228" w:rsidRDefault="00BB3228" w:rsidP="00BB3228">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>........................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>..........................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>............................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD2C90A" w14:textId="77777777" w:rsidR="00BB3228" w:rsidRPr="00BB3228" w:rsidRDefault="00BB3228" w:rsidP="00BB3228">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(dalykas) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(pažymys) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Mokytojas (v., pavardė, parašas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D772B13" w14:textId="77777777" w:rsidR="00335061" w:rsidRDefault="00335061" w:rsidP="002A4CC7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FBC3259" w14:textId="77777777" w:rsidR="00BB3228" w:rsidRPr="00BB3228" w:rsidRDefault="00BB3228" w:rsidP="002A4CC7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>*Įskaita laikoma raštu, darbas pristatomas pavaduotojai ugdymui kartu su prašymu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E44DE2" w14:textId="77777777" w:rsidR="00BB3228" w:rsidRDefault="00BB3228" w:rsidP="002A4CC7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E8CB0DE" w14:textId="5DC50E51" w:rsidR="00BB3228" w:rsidRPr="00BB3228" w:rsidRDefault="00BB3228" w:rsidP="002A4CC7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3228">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Klasės auklėtojas ..........................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
         <w:t>............................................</w:t>
       </w:r>
-    </w:p>
-[...642 lines deleted...]
-    <w:p w:rsidR="00BB3228" w:rsidRPr="00BB3228" w:rsidRDefault="00BB3228" w:rsidP="00BB3228">
+      <w:r w:rsidR="00F871CD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>....................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4669FF5A" w14:textId="77777777" w:rsidR="00BB3228" w:rsidRPr="00BB3228" w:rsidRDefault="00BB3228" w:rsidP="00BB3228">
       <w:pPr>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">                                       </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB3228">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>(vardas, pavardė, parašas)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB3228" w:rsidRDefault="00BB3228" w:rsidP="00BB3228">
-[...8 lines deleted...]
-    <w:p w:rsidR="00BB3228" w:rsidRDefault="00BB3228" w:rsidP="00BB3228">
+    <w:p w14:paraId="6B75FD34" w14:textId="77777777" w:rsidR="00BB3228" w:rsidRDefault="00BB3228" w:rsidP="00BB3228">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="287FA81B" w14:textId="222A5C2C" w:rsidR="00BB3228" w:rsidRDefault="00BB3228" w:rsidP="00BB3228">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB3228">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Direktoriaus pavaduotoja ugdymui </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>........................................................................................................................................</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00F81FF9" w:rsidRPr="00BB3228" w:rsidRDefault="00F81FF9" w:rsidP="00F81FF9">
+      <w:r w:rsidR="00F871CD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>.....................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4460E328" w14:textId="77777777" w:rsidR="00F81FF9" w:rsidRPr="00BB3228" w:rsidRDefault="00F81FF9" w:rsidP="00F81FF9">
       <w:pPr>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">                                       </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB3228">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>(vardas, pavardė, parašas)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F81FF9" w:rsidRPr="00BB3228" w:rsidSect="005B0F05">
-[...1 lines deleted...]
-      <w:pgMar w:top="1009" w:right="567" w:bottom="1009" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="00F81FF9" w:rsidRPr="00BB3228" w:rsidSect="00F871CD">
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1009" w:right="708" w:bottom="567" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56507E21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BEF4430C"/>
     <w:lvl w:ilvl="0" w:tplc="6D4C7B1E">
       <w:start w:val="14"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1981,128 +2032,135 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="4947206">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="396"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005B0F05"/>
     <w:rsid w:val="00004412"/>
     <w:rsid w:val="002A4CC7"/>
     <w:rsid w:val="002D3DD6"/>
+    <w:rsid w:val="002F7380"/>
     <w:rsid w:val="00335061"/>
+    <w:rsid w:val="003A3B23"/>
     <w:rsid w:val="005651D0"/>
     <w:rsid w:val="005B0F05"/>
     <w:rsid w:val="006766D0"/>
+    <w:rsid w:val="00755A05"/>
     <w:rsid w:val="007C25BD"/>
     <w:rsid w:val="00B34BC1"/>
     <w:rsid w:val="00B42791"/>
     <w:rsid w:val="00BA6147"/>
     <w:rsid w:val="00BB3228"/>
     <w:rsid w:val="00C6211D"/>
     <w:rsid w:val="00D61365"/>
     <w:rsid w:val="00F81FF9"/>
+    <w:rsid w:val="00F871CD"/>
     <w:rsid w:val="00FA2ADC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6ADE558F"/>
   <w15:docId w15:val="{7F757867-2FD7-42E6-93AF-72931EF29A0B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2430,50 +2488,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B34BC1"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -2494,51 +2557,51 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sraopastraipa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="prastasis"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002A4CC7"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -2791,66 +2854,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>459</Words>
-  <Characters>2621</Characters>
+  <Words>2071</Words>
+  <Characters>1181</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>9</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Grizli777</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3074</CharactersWithSpaces>
+  <CharactersWithSpaces>3246</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAUDOTOJAS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>