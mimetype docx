--- v0 (2026-02-21)
+++ v1 (2026-07-20)
@@ -196,117 +196,199 @@
     </w:p>
     <w:p w14:paraId="02CAA91D" w14:textId="77777777" w:rsidR="00A142F9" w:rsidRPr="00A142F9" w:rsidRDefault="00A142F9" w:rsidP="00A142F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33C679EE" w14:textId="77777777" w:rsidR="00A142F9" w:rsidRPr="00AF7DD0" w:rsidRDefault="00A142F9" w:rsidP="00A142F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60406DDF" w14:textId="77777777" w:rsidR="00A142F9" w:rsidRPr="00AF7DD0" w:rsidRDefault="00AF7DD0" w:rsidP="00A142F9">
-[...65 lines deleted...]
-      <w:r w:rsidR="00A73422" w:rsidRPr="00AF7DD0">
+    <w:p w14:paraId="540A0E2A" w14:textId="77777777" w:rsidR="00016C27" w:rsidRPr="00016C27" w:rsidRDefault="00016C27" w:rsidP="00016C27">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00016C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Lentvario Henriko Senkevičiaus gimnazijos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CE3135" w14:textId="77777777" w:rsidR="00016C27" w:rsidRPr="00016C27" w:rsidRDefault="00016C27" w:rsidP="00016C27">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00016C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">direktoriaus pavaduotojai ugdymui,                                                           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214290D4" w14:textId="77777777" w:rsidR="00016C27" w:rsidRPr="00016C27" w:rsidRDefault="00016C27" w:rsidP="00016C27">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00016C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atliekančiai gimnazijos direktoriaus funkcijas                </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00016C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00016C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BACEF0" w14:textId="77777777" w:rsidR="00016C27" w:rsidRPr="00016C27" w:rsidRDefault="00016C27" w:rsidP="00016C27">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00016C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Angelinai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00016C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00016C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Naruševičienei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="22C3DD5E" w14:textId="160CED6B" w:rsidR="00A142F9" w:rsidRPr="00AF7DD0" w:rsidRDefault="00A73422" w:rsidP="0028278B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF7DD0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F1016BF" w14:textId="77777777" w:rsidR="00A142F9" w:rsidRPr="00AF7DD0" w:rsidRDefault="00A142F9" w:rsidP="00A142F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37456EAF" w14:textId="77777777" w:rsidR="00A142F9" w:rsidRPr="00AF7DD0" w:rsidRDefault="00A142F9" w:rsidP="00A142F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -792,177 +874,181 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00AF7DD0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>(v., pavardė</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF7DD0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A142F9" w:rsidRPr="00AF7DD0" w:rsidSect="00BD6A3D">
+    <w:sectPr w:rsidR="00A142F9" w:rsidRPr="00AF7DD0" w:rsidSect="00016C27">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EA14410" w14:textId="77777777" w:rsidR="00600998" w:rsidRDefault="00600998" w:rsidP="00A142F9">
+    <w:p w14:paraId="584A27B7" w14:textId="77777777" w:rsidR="00A84484" w:rsidRDefault="00A84484" w:rsidP="00A142F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E293964" w14:textId="77777777" w:rsidR="00600998" w:rsidRDefault="00600998" w:rsidP="00A142F9">
+    <w:p w14:paraId="1E55BAA0" w14:textId="77777777" w:rsidR="00A84484" w:rsidRDefault="00A84484" w:rsidP="00A142F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27E6FE43" w14:textId="77777777" w:rsidR="00600998" w:rsidRDefault="00600998" w:rsidP="00A142F9">
+    <w:p w14:paraId="5158B212" w14:textId="77777777" w:rsidR="00A84484" w:rsidRDefault="00A84484" w:rsidP="00A142F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="331DF210" w14:textId="77777777" w:rsidR="00600998" w:rsidRDefault="00600998" w:rsidP="00A142F9">
+    <w:p w14:paraId="650D2AA0" w14:textId="77777777" w:rsidR="00A84484" w:rsidRDefault="00A84484" w:rsidP="00A142F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A142F9"/>
+    <w:rsid w:val="00016C27"/>
     <w:rsid w:val="0015153B"/>
     <w:rsid w:val="0028278B"/>
+    <w:rsid w:val="003B68AF"/>
     <w:rsid w:val="0054441F"/>
     <w:rsid w:val="0057705B"/>
     <w:rsid w:val="00600998"/>
     <w:rsid w:val="008574E3"/>
     <w:rsid w:val="00A142F9"/>
     <w:rsid w:val="00A73422"/>
     <w:rsid w:val="00A74542"/>
+    <w:rsid w:val="00A84484"/>
+    <w:rsid w:val="00AE3DD8"/>
     <w:rsid w:val="00AF7DD0"/>
     <w:rsid w:val="00B337A5"/>
     <w:rsid w:val="00BB7A9F"/>
     <w:rsid w:val="00BD6A3D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -1733,70 +1819,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1015</Words>
-  <Characters>579</Characters>
+  <Words>1120</Words>
+  <Characters>639</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>5</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1591</CharactersWithSpaces>
+  <CharactersWithSpaces>1756</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Andželika</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>