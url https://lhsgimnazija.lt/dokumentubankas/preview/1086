--- v0 (2026-02-21)
+++ v1 (2026-07-20)
@@ -150,107 +150,257 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="710F9C28" w14:textId="77777777" w:rsidR="002E2648" w:rsidRDefault="002E2648" w:rsidP="002E2648">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EE6A51C" w14:textId="77777777" w:rsidR="000D1A48" w:rsidRPr="002E2648" w:rsidRDefault="000D1A48" w:rsidP="002E2648">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="715929AA" w14:textId="77777777" w:rsidR="002E2648" w:rsidRPr="002E2648" w:rsidRDefault="000D1A48" w:rsidP="000D1A48">
+    <w:p w14:paraId="529F50FF" w14:textId="77777777" w:rsidR="00AA2DDC" w:rsidRPr="00CF4272" w:rsidRDefault="00AA2DDC" w:rsidP="00AA2DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00CF4272">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Lentvario Henriko Senkevičiaus gimnazijos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F32E43" w14:textId="77777777" w:rsidR="00AA2DDC" w:rsidRDefault="00AA2DDC" w:rsidP="00AA2DDC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...16 lines deleted...]
-      <w:pPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D431D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>irektoriaus pavaduotoja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D431D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ugdymui,                                                           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4042A232" w14:textId="77777777" w:rsidR="00AA2DDC" w:rsidRPr="00D431D8" w:rsidRDefault="00AA2DDC" w:rsidP="00AA2DDC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D431D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>atliekan</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>čiai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D431D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gimnazijos direktoriaus funkcijas                </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D431D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D431D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57553A8B" w14:textId="77777777" w:rsidR="00AA2DDC" w:rsidRPr="00CF4272" w:rsidRDefault="00AA2DDC" w:rsidP="00AA2DDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D431D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Angelina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D431D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D431D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Naruševičien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="17ACD203" w14:textId="77777777" w:rsidR="002E2648" w:rsidRPr="002E2648" w:rsidRDefault="002E2648" w:rsidP="002E2648">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C018744" w14:textId="77777777" w:rsidR="002E2648" w:rsidRPr="002E2648" w:rsidRDefault="002E2648" w:rsidP="002E2648">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41AF3529" w14:textId="77777777" w:rsidR="002E2648" w:rsidRPr="002E2648" w:rsidRDefault="002E2648" w:rsidP="002E2648">
       <w:pPr>
@@ -634,324 +784,348 @@
       <w:r w:rsidR="000D1A48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidRPr="002E2648">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C5AB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...8 lines deleted...]
-        <w:t>išmokant atostoginius kartu su atlyginimu.</w:t>
+        <w:t>, išmokant atostoginius kartu su atlyginimu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55073253" w14:textId="157A344E" w:rsidR="002E2648" w:rsidRPr="002E2648" w:rsidRDefault="002E2648" w:rsidP="000D1A48">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1022775E" w14:textId="77777777" w:rsidR="002E2648" w:rsidRPr="002E2648" w:rsidRDefault="002E2648" w:rsidP="002E2648">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="154A0321" w14:textId="77777777" w:rsidR="002E2648" w:rsidRPr="002E2648" w:rsidRDefault="002E2648" w:rsidP="002E2648">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5366C262" w14:textId="77777777" w:rsidR="002E2648" w:rsidRDefault="002E2648" w:rsidP="000D1A48">
+    <w:p w14:paraId="5366C262" w14:textId="35269ED8" w:rsidR="002E2648" w:rsidRDefault="002E2648" w:rsidP="000D1A48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1296"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2648">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">                    ....................................................        </w:t>
+        <w:t xml:space="preserve">                    ..............................................       </w:t>
+      </w:r>
+      <w:r w:rsidR="004768A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E2648">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:tab/>
         <w:t>...............................................</w:t>
       </w:r>
       <w:r w:rsidR="000D1A48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="283C08B0" w14:textId="77777777" w:rsidR="00254790" w:rsidRPr="00254790" w:rsidRDefault="00254790" w:rsidP="000D1A48">
+    <w:p w14:paraId="283C08B0" w14:textId="7332ED87" w:rsidR="00254790" w:rsidRPr="00254790" w:rsidRDefault="00254790" w:rsidP="000D1A48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1296"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00254790">
+      <w:r w:rsidR="004768A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:tab/>
-        <w:t xml:space="preserve">(parašas) </w:t>
+        <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidRPr="00254790">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve">(parašas) </w:t>
       </w:r>
       <w:r w:rsidRPr="00254790">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00254790">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00254790">
+      <w:r w:rsidR="004768A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000D1A48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00254790">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004768A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+      <w:r w:rsidR="000D1A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254790">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+        </w:rPr>
         <w:t>(v., pavardė)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22260EAC" w14:textId="77777777" w:rsidR="002E2648" w:rsidRPr="002E2648" w:rsidRDefault="002E2648" w:rsidP="002E2648">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="290DA1F2" w14:textId="77777777" w:rsidR="002E2648" w:rsidRPr="002E2648" w:rsidRDefault="002E2648" w:rsidP="002E2648">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002E2648" w:rsidRPr="002E2648" w:rsidSect="000D1A48">
-[...1 lines deleted...]
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:sectPr w:rsidR="002E2648" w:rsidRPr="002E2648" w:rsidSect="00622FA1">
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="709" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002E2648"/>
+    <w:rsid w:val="00087BAA"/>
     <w:rsid w:val="000D1A48"/>
     <w:rsid w:val="001C5AB2"/>
     <w:rsid w:val="00254790"/>
     <w:rsid w:val="00256625"/>
     <w:rsid w:val="002E2648"/>
+    <w:rsid w:val="004768A0"/>
+    <w:rsid w:val="00622FA1"/>
     <w:rsid w:val="00742149"/>
+    <w:rsid w:val="007B6F45"/>
     <w:rsid w:val="00863723"/>
+    <w:rsid w:val="00AA2DDC"/>
+    <w:rsid w:val="00D012C5"/>
+    <w:rsid w:val="00E362B6"/>
     <w:rsid w:val="00ED55B1"/>
     <w:rsid w:val="00F005E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -1646,69 +1820,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>707</Words>
-  <Characters>404</Characters>
+  <Words>830</Words>
+  <Characters>474</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1109</CharactersWithSpaces>
+  <CharactersWithSpaces>1302</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Andželika</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>